--- v0 (2026-06-12)
+++ v1 (2026-08-13)
@@ -1,266 +1,264 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="005A17AA">
+    <w:p w14:paraId="605E6EBF" w14:textId="77777777" w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="005A17AA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7389"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Title: Template for </w:t>
       </w:r>
       <w:r w:rsidR="00D471AC" w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>IC</w:t>
       </w:r>
       <w:r w:rsidR="005A17AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>AICS</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00D532E0" w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Conference</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
+    <w:p w14:paraId="21CB84F5" w14:textId="77777777" w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">----- </w:t>
       </w:r>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">One line space </w:t>
       </w:r>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>-----</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00CF325A">
+    <w:p w14:paraId="17B8703E" w14:textId="77777777" w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00CF325A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1755"/>
           <w:tab w:val="right" w:pos="3686"/>
           <w:tab w:val="center" w:pos="4657"/>
           <w:tab w:val="left" w:pos="7389"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>First Author (12 pt, bold)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
+    <w:p w14:paraId="19B6A7B5" w14:textId="77777777" w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7389"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Affiliation: (11 pt)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
+    <w:p w14:paraId="0F4C928A" w14:textId="77777777" w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3030"/>
           <w:tab w:val="center" w:pos="4535"/>
           <w:tab w:val="left" w:pos="7389"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Email: (11 pt)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
+    <w:p w14:paraId="079E6C10" w14:textId="77777777" w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7389"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
+    <w:p w14:paraId="63A45091" w14:textId="77777777" w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7389"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Second Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
@@ -276,2587 +274,2615 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(12 pt, bold</w:t>
       </w:r>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
+    <w:p w14:paraId="31B3B1B4" w14:textId="77777777" w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7389"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Affiliation: (11 pt)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
+    <w:p w14:paraId="55B516DD" w14:textId="77777777" w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7389"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Email: (11 pt)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
+    <w:p w14:paraId="1F3AF946" w14:textId="77777777" w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="4962"/>
           <w:tab w:val="left" w:pos="7389"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
+    <w:p w14:paraId="3479B5DE" w14:textId="77777777" w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
+    <w:p w14:paraId="3C42CB68" w14:textId="77777777" w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
+    <w:p w14:paraId="698232BD" w14:textId="77777777" w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
       <w:pPr>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abstract (12 pt, bold)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
+    <w:p w14:paraId="42E17452" w14:textId="77777777" w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
       <w:pPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00143A39">
+    <w:p w14:paraId="5E384AB3" w14:textId="77777777" w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00143A39">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1790"/>
         </w:tabs>
         <w:ind w:right="-46"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The abstract is to be in fully-justified italicized text as it is here, below the author information. Use the word “Abstract” as the title, in 12-point Times New Roman, boldface type, centered relative to the column, initially capitalized. The abstract is to be in 12-point, single-spaced type. The abstract should give a concise and informative description of the paper, between 150 to 300 words. All manuscripts must be in English. </w:t>
       </w:r>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(12 pt)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
+    <w:p w14:paraId="309697DC" w14:textId="77777777" w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1790"/>
         </w:tabs>
         <w:ind w:left="1134" w:right="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
+    <w:p w14:paraId="1C4C9CCE" w14:textId="77777777" w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                   Keywords: </w:t>
       </w:r>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Between 3-5 words</w:t>
       </w:r>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(12 pt)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF325A" w:rsidRPr="00884B79" w:rsidRDefault="00CF325A" w:rsidP="00C114A4">
+    <w:p w14:paraId="4228420F" w14:textId="77777777" w:rsidR="00CF325A" w:rsidRPr="00884B79" w:rsidRDefault="00CF325A" w:rsidP="00C114A4">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF325A" w:rsidRPr="00884B79" w:rsidRDefault="00CF325A" w:rsidP="00C114A4">
+    <w:p w14:paraId="1D7B0E45" w14:textId="77777777" w:rsidR="00CF325A" w:rsidRPr="00884B79" w:rsidRDefault="00CF325A" w:rsidP="00C114A4">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
+    <w:p w14:paraId="14DF3839" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
+    <w:p w14:paraId="527C9D4D" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="24"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
+    <w:p w14:paraId="11AB6E77" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">This instruction gives you guidelines for preparing papers EAMS and EAE 2014 Conference. An easy way to comply with the conference paper formatting requirements is to use this </w:t>
       </w:r>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>document as a template and simply type your text into it. All papers must be written by Microsoft Word 2003 or 2007 or 2010 or 2013 or 2016 and be submitted in *.doc format or *.docx one.</w:t>
       </w:r>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> The length of your paper should not exceed 15 pages. </w:t>
       </w:r>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
+    <w:p w14:paraId="78B97663" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Your paper must be in one column format with single line spacing between lines and the margins must be set as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
+    <w:p w14:paraId="7DFFA5C7" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Top = 3 cm </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
+    <w:p w14:paraId="5387C033" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Bottom, Left and Right = 2.5 cm</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
+    <w:p w14:paraId="19E53694" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
       <w:pPr>
         <w:keepNext/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
+    <w:p w14:paraId="096B7B46" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Equations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
+    <w:p w14:paraId="7B64E60C" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Equation must be written in a two column table with no border like the following example. (Using Microsoft Equation recommends)</w:t>
+        <w:t xml:space="preserve">Equation must be written in a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00884B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>two column</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00884B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> table with no border like the following example. (Using Microsoft Equation recommends)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="676"/>
         <w:gridCol w:w="8613"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidTr="004D50A3">
+      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w14:paraId="08BC8BC3" w14:textId="77777777" w:rsidTr="004D50A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="68DA4E59" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8613" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="19FC8D11" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:position w:val="-6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:object w:dxaOrig="859" w:dyaOrig="320">
+              <w:object w:dxaOrig="859" w:dyaOrig="320" w14:anchorId="5C09F5C3">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:42.75pt;height:15.75pt" o:ole="">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:43pt;height:15.9pt" o:ole="">
                   <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1825503758" r:id="rId9"/>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1844612882" r:id="rId9"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidTr="004D50A3">
+      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w14:paraId="4EC6F291" w14:textId="77777777" w:rsidTr="004D50A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="444A6F5D" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8613" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="769F0D1C" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:position w:val="-6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:object w:dxaOrig="2000" w:dyaOrig="279">
-                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:99.75pt;height:14.25pt" o:ole="">
+              <w:object w:dxaOrig="2000" w:dyaOrig="279" w14:anchorId="05261BC6">
+                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:100.05pt;height:14.05pt" o:ole="">
                   <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1825503759" r:id="rId11"/>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1844612883" r:id="rId11"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
+    <w:p w14:paraId="41548735" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
+    <w:p w14:paraId="62D3D09F" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Tables and Figures</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
+    <w:p w14:paraId="72F751D4" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>All of the Tables and Figures must be in the center of the page.</w:t>
       </w:r>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tables and figures should be cited consecutively in the text. </w:t>
       </w:r>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Title of the Tables must be in the top left corner of the Table and the title of Figures must be in below of them at center. Before and after the Tables and Figures, an empty line must exist (Times New Roman, 10pt, Normal). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
+    <w:p w14:paraId="150B2BB4" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
       <w:pPr>
         <w:ind w:firstLine="1780"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
+    <w:p w14:paraId="68984B44" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
       <w:pPr>
         <w:ind w:firstLine="1780"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF325A" w:rsidRPr="00884B79" w:rsidRDefault="00CF325A" w:rsidP="00770724">
+    <w:p w14:paraId="358C565B" w14:textId="77777777" w:rsidR="00CF325A" w:rsidRPr="00884B79" w:rsidRDefault="00CF325A" w:rsidP="00770724">
       <w:pPr>
         <w:ind w:firstLine="1780"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00143A39" w:rsidRPr="00884B79" w:rsidRDefault="00143A39" w:rsidP="00770724">
+    <w:p w14:paraId="63D9B50D" w14:textId="77777777" w:rsidR="00143A39" w:rsidRPr="00884B79" w:rsidRDefault="00143A39" w:rsidP="00770724">
       <w:pPr>
         <w:ind w:firstLine="1780"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00143A39" w:rsidRPr="00884B79" w:rsidRDefault="00143A39" w:rsidP="00770724">
+    <w:p w14:paraId="3203A551" w14:textId="77777777" w:rsidR="00143A39" w:rsidRPr="00884B79" w:rsidRDefault="00143A39" w:rsidP="00770724">
       <w:pPr>
         <w:ind w:firstLine="1780"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00143A39" w:rsidRPr="00884B79" w:rsidRDefault="00143A39" w:rsidP="00770724">
+    <w:p w14:paraId="50E9D5FD" w14:textId="77777777" w:rsidR="00143A39" w:rsidRPr="00884B79" w:rsidRDefault="00143A39" w:rsidP="00770724">
       <w:pPr>
         <w:ind w:firstLine="1780"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF325A" w:rsidRPr="00884B79" w:rsidRDefault="00CF325A" w:rsidP="00770724">
+    <w:p w14:paraId="35C32247" w14:textId="77777777" w:rsidR="00CF325A" w:rsidRPr="00884B79" w:rsidRDefault="00CF325A" w:rsidP="00770724">
       <w:pPr>
         <w:ind w:firstLine="1780"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF325A" w:rsidRPr="00884B79" w:rsidRDefault="00CF325A" w:rsidP="00770724">
+    <w:p w14:paraId="1A06CFB1" w14:textId="77777777" w:rsidR="00CF325A" w:rsidRPr="00884B79" w:rsidRDefault="00CF325A" w:rsidP="00770724">
       <w:pPr>
         <w:ind w:firstLine="1780"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
+    <w:p w14:paraId="125A813C" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
       <w:pPr>
         <w:ind w:firstLine="1780"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF325A" w:rsidRPr="00884B79" w:rsidRDefault="00CF325A" w:rsidP="00770724">
+    <w:p w14:paraId="351C9CA9" w14:textId="77777777" w:rsidR="00CF325A" w:rsidRPr="00884B79" w:rsidRDefault="00CF325A" w:rsidP="00770724">
       <w:pPr>
         <w:ind w:firstLine="1780"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
+    <w:p w14:paraId="25B2CC46" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
       <w:pPr>
         <w:ind w:firstLine="1780"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Table 1. Necessary information to write papers</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7976" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3815"/>
         <w:gridCol w:w="2554"/>
         <w:gridCol w:w="657"/>
         <w:gridCol w:w="950"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidTr="00770724">
+      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w14:paraId="1123EAE4" w14:textId="77777777" w:rsidTr="00770724">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3865" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="57535AD7" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Subject</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="33D0D9E6" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Font</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="6E4426B1" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Size</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="478D41D9" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidTr="00770724">
+      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w14:paraId="09EBB833" w14:textId="77777777" w:rsidTr="00770724">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="29F6E420" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Paper Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="7F9A7B69" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Times New Roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="647D588A" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="37BA8777" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Bold</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidTr="00770724">
+      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w14:paraId="217BE703" w14:textId="77777777" w:rsidTr="00770724">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="33063972" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Name and Family of Authors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="10D697BE" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Times New Roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="138818E3" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="672F6D2B" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Bold</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidTr="00770724">
+      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w14:paraId="34A3C0CF" w14:textId="77777777" w:rsidTr="00770724">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="295A1025" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Affiliation and Email of Authors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="7F2A1BCD" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Times New Roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="0D7988CD" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="0A81E7BC" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Normal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidTr="00770724">
+      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w14:paraId="5D5E339F" w14:textId="77777777" w:rsidTr="00770724">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="092890CE" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Sections title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="7447ECE0" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Times New Roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="06573681" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="5AD2A058" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Bold</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidTr="00770724">
+      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w14:paraId="7DB562AE" w14:textId="77777777" w:rsidTr="00770724">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="01EF4AEF" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Sections subtitles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="541A6314" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Times New Roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="1357CF36" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="2AB50609" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Bold</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidTr="00770724">
+      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w14:paraId="0254F8E9" w14:textId="77777777" w:rsidTr="00770724">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="32979E21" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Abstract text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="7D9A27A2" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Times New Roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="1DEF7547" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="0672EF5A" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Normal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidTr="00770724">
+      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w14:paraId="480362FD" w14:textId="77777777" w:rsidTr="00770724">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="10DDB261" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Keywords</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="2410DB67" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Times New Roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="35BDD6AF" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="4EE1D05D" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Normal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidTr="00770724">
+      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w14:paraId="62F6196F" w14:textId="77777777" w:rsidTr="00770724">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="44F970A2" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Main text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="3062BFD5" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Times New Roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="57662512" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="04A90374" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Normal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidTr="00770724">
+      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w14:paraId="4F28634E" w14:textId="77777777" w:rsidTr="00770724">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="163A9C2E" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Footnotes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="618656EB" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Times New Roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="79C156C6" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="092AEF3B" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Normal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidTr="00770724">
+      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w14:paraId="24D2D2FA" w14:textId="77777777" w:rsidTr="00770724">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="5B767C01" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Title of Tables and Figures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="6B8015F1" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Times New Roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="2BD6A7C0" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="64EE4B7C" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Bold</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidTr="00770724">
+      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w14:paraId="7D1F02FE" w14:textId="77777777" w:rsidTr="00770724">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="46F48F1F" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Text of Tables</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="2F236AFC" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Times New Roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="7CCC0D66" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="3B2B09AD" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Normal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidTr="00770724">
+      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w14:paraId="59915646" w14:textId="77777777" w:rsidTr="00770724">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="29C2BF9D" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>References</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="2F3DAEE5" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Times New Roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="6C6B5E41" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="6E0BE65C" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Normal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidTr="00770724">
+      <w:tr w:rsidR="00770724" w:rsidRPr="00884B79" w14:paraId="2373B72F" w14:textId="77777777" w:rsidTr="00770724">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="37A7A933" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Page number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="3612E757" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Times New Roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="0E41B7F8" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
+          <w:p w14:paraId="0A3B63E3" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="004D50A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Normal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
+    <w:p w14:paraId="29475700" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="24"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
+    <w:p w14:paraId="30E15512" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="24"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="008D2154">
+    <w:p w14:paraId="4F89649C" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="008D2154">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">In the text, </w:t>
       </w:r>
       <w:r w:rsidR="008D2154" w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> reference identified by means of an author’s name should be followed by the date of the reference in parentheses</w:t>
       </w:r>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. When there are more than two authors, only the first author’s name should be mentioned, followed by ‘et al’. For example: </w:t>
       </w:r>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>(Chandra, 2014), (Chandra and Kumar, 2014), (Chandra et al, 2014).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
+    <w:p w14:paraId="64E5A30A" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>References should be listed at the end of the paper in alphabetical order. Articles in preparation or articles submitted for publication, unpublished observations, personal communications, etc. should not be included in the reference list but should only be mentioned in the article text. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
+    <w:p w14:paraId="58ACA5D3" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
       <w:pPr>
         <w:keepNext/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Sample References</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
+    <w:p w14:paraId="72627EC5" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">Camisón, César. And Villar-López, Ana. (2011). </w:t>
       </w:r>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Non-technical innovation: Organizational memory and learning capabilities as antecedent factors with effects on sustained competitive advantage</w:t>
       </w:r>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>. Industrial Marketing Management. 40 (2011). 1294–1304</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
+    <w:p w14:paraId="47A633B7" w14:textId="77777777" w:rsidR="00770724" w:rsidRPr="00884B79" w:rsidRDefault="00770724" w:rsidP="00770724">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Hazen, Benjamin and Terry Anthony. (2012).</w:t>
+        <w:t>Hazen, Benjamin and Terry Anthony. (2012</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00884B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Toward creating competitive advantage with logistics information technology</w:t>
+        <w:t>Toward</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00884B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> creating competitive advantage with logistics information technology</w:t>
       </w:r>
       <w:r w:rsidRPr="00884B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>. International Journal of Physical Distribution &amp; Logistics Management. Vol. 42. No. 1. 8-35</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
+    <w:p w14:paraId="4E1ADFE7" w14:textId="77777777" w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
+    <w:p w14:paraId="780C7463" w14:textId="77777777" w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
+    <w:p w14:paraId="10D9E125" w14:textId="77777777" w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
+    <w:p w14:paraId="119F0091" w14:textId="77777777" w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
+    <w:p w14:paraId="1BE57007" w14:textId="77777777" w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
+    <w:p w14:paraId="4C077C9B" w14:textId="77777777" w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
+    <w:p w14:paraId="56442BC3" w14:textId="77777777" w:rsidR="00C114A4" w:rsidRPr="00884B79" w:rsidRDefault="00C114A4" w:rsidP="00C114A4">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00884B79" w:rsidRDefault="009B0207" w:rsidP="00437EFA">
+    <w:p w14:paraId="104FAF6F" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00884B79" w:rsidRDefault="009B0207" w:rsidP="00437EFA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009B0207" w:rsidRPr="00884B79" w:rsidSect="00302475">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2835" w:right="1296" w:bottom="1411" w:left="1296" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00313DBC" w:rsidRDefault="00313DBC" w:rsidP="00731A43">
+    <w:p w14:paraId="2D8AAE15" w14:textId="77777777" w:rsidR="007E4000" w:rsidRDefault="007E4000" w:rsidP="00731A43">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00313DBC" w:rsidRDefault="00313DBC" w:rsidP="00731A43">
+    <w:p w14:paraId="4612AEEA" w14:textId="77777777" w:rsidR="007E4000" w:rsidRDefault="007E4000" w:rsidP="00731A43">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Traffic">
     <w:altName w:val="Courier New"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{C625C884-A0E8-42D5-9938-BD9CEEC8FC01}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{A418EB75-8CD8-4984-BD6D-3D2D681B5C73}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arya 1 BOLD">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mitra">
     <w:altName w:val="Arial"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00884B79" w:rsidRDefault="00884B79">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7B6F57DE" w14:textId="77777777" w:rsidR="00884B79" w:rsidRDefault="00884B79">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="005A17AA">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00884B79" w:rsidRDefault="00884B79">
+  <w:p w14:paraId="798AE2FF" w14:textId="77777777" w:rsidR="00884B79" w:rsidRDefault="00884B79">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00313DBC" w:rsidRDefault="00313DBC" w:rsidP="00731A43">
+    <w:p w14:paraId="06176E4E" w14:textId="77777777" w:rsidR="007E4000" w:rsidRDefault="007E4000" w:rsidP="00731A43">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00313DBC" w:rsidRDefault="00313DBC" w:rsidP="00731A43">
+    <w:p w14:paraId="38697154" w14:textId="77777777" w:rsidR="007E4000" w:rsidRDefault="007E4000" w:rsidP="00731A43">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000409A3" w:rsidRPr="00D4734B" w:rsidRDefault="005A17AA" w:rsidP="00F9344B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="014F56DA" w14:textId="5E351276" w:rsidR="000409A3" w:rsidRPr="00D4734B" w:rsidRDefault="00A07288" w:rsidP="00F9344B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-1276"/>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...2 lines deleted...]
-      <w:pict>
+      <w:pict w14:anchorId="055C3832">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="_x0000_s2055" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:-64.8pt;margin-top:-141.8pt;width:593.85pt;height:120.75pt;z-index:1;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin">
-[...1 lines deleted...]
-          <w10:wrap type="square" anchorx="margin" anchory="margin"/>
+        <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:594.7pt;height:128.1pt" o:ole="">
+          <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15C67E92"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="400C808E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
@@ -3180,129 +3206,129 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="166755496">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1385986989">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="936208644">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="94"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="80"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2056"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B0207"/>
     <w:rsid w:val="00006175"/>
     <w:rsid w:val="00014C40"/>
     <w:rsid w:val="00015B7C"/>
     <w:rsid w:val="0002501D"/>
     <w:rsid w:val="00025644"/>
     <w:rsid w:val="000370EE"/>
     <w:rsid w:val="000409A3"/>
     <w:rsid w:val="00040F9C"/>
     <w:rsid w:val="00043623"/>
     <w:rsid w:val="0005462F"/>
     <w:rsid w:val="00056951"/>
     <w:rsid w:val="000622CD"/>
     <w:rsid w:val="00064B44"/>
     <w:rsid w:val="00074025"/>
     <w:rsid w:val="00083B82"/>
     <w:rsid w:val="000E184F"/>
     <w:rsid w:val="000E2D87"/>
     <w:rsid w:val="00113EB9"/>
     <w:rsid w:val="0012355B"/>
     <w:rsid w:val="0014213D"/>
     <w:rsid w:val="00143324"/>
     <w:rsid w:val="00143A39"/>
@@ -3395,81 +3421,85 @@
     <w:rsid w:val="006D6C64"/>
     <w:rsid w:val="006E194F"/>
     <w:rsid w:val="006E1CA2"/>
     <w:rsid w:val="006F18C0"/>
     <w:rsid w:val="006F5F2F"/>
     <w:rsid w:val="00707686"/>
     <w:rsid w:val="0071130C"/>
     <w:rsid w:val="00713C9C"/>
     <w:rsid w:val="007204FC"/>
     <w:rsid w:val="00725C98"/>
     <w:rsid w:val="00731A43"/>
     <w:rsid w:val="0076499C"/>
     <w:rsid w:val="00770724"/>
     <w:rsid w:val="007832A7"/>
     <w:rsid w:val="00786AB0"/>
     <w:rsid w:val="00790292"/>
     <w:rsid w:val="00795676"/>
     <w:rsid w:val="007A1161"/>
     <w:rsid w:val="007B71CD"/>
     <w:rsid w:val="007C1F4F"/>
     <w:rsid w:val="007C4646"/>
     <w:rsid w:val="007C5272"/>
     <w:rsid w:val="007C7ECB"/>
     <w:rsid w:val="007D7ED4"/>
     <w:rsid w:val="007E0D0F"/>
+    <w:rsid w:val="007E4000"/>
     <w:rsid w:val="007F2B1D"/>
     <w:rsid w:val="007F5739"/>
+    <w:rsid w:val="00817188"/>
     <w:rsid w:val="0082667A"/>
     <w:rsid w:val="00842058"/>
     <w:rsid w:val="008445CC"/>
     <w:rsid w:val="00870B17"/>
     <w:rsid w:val="00873FB4"/>
     <w:rsid w:val="00874C7C"/>
     <w:rsid w:val="00884B79"/>
     <w:rsid w:val="00890EDE"/>
     <w:rsid w:val="008915CB"/>
     <w:rsid w:val="008A368F"/>
     <w:rsid w:val="008B4A73"/>
     <w:rsid w:val="008D2154"/>
     <w:rsid w:val="009156AF"/>
     <w:rsid w:val="00922B35"/>
     <w:rsid w:val="00937E9F"/>
     <w:rsid w:val="0094207D"/>
     <w:rsid w:val="00942095"/>
     <w:rsid w:val="009539E9"/>
     <w:rsid w:val="0095675D"/>
     <w:rsid w:val="00987250"/>
     <w:rsid w:val="009928EF"/>
     <w:rsid w:val="009A1FDA"/>
     <w:rsid w:val="009B0207"/>
     <w:rsid w:val="009B2BFA"/>
     <w:rsid w:val="009C5654"/>
     <w:rsid w:val="009C71EB"/>
     <w:rsid w:val="00A047CA"/>
+    <w:rsid w:val="00A07288"/>
     <w:rsid w:val="00A1164D"/>
     <w:rsid w:val="00A14433"/>
+    <w:rsid w:val="00A2202D"/>
     <w:rsid w:val="00A31F4C"/>
     <w:rsid w:val="00A331B3"/>
     <w:rsid w:val="00A339D6"/>
     <w:rsid w:val="00A35FA0"/>
     <w:rsid w:val="00A366ED"/>
     <w:rsid w:val="00A42275"/>
     <w:rsid w:val="00A451C1"/>
     <w:rsid w:val="00A520EC"/>
     <w:rsid w:val="00A53BE9"/>
     <w:rsid w:val="00A636BA"/>
     <w:rsid w:val="00AB6393"/>
     <w:rsid w:val="00AD0959"/>
     <w:rsid w:val="00AE11FB"/>
     <w:rsid w:val="00AE6A50"/>
     <w:rsid w:val="00AF4D5B"/>
     <w:rsid w:val="00AF50C3"/>
     <w:rsid w:val="00AF6BBE"/>
     <w:rsid w:val="00B375FA"/>
     <w:rsid w:val="00B51A50"/>
     <w:rsid w:val="00B72923"/>
     <w:rsid w:val="00B759C9"/>
     <w:rsid w:val="00B7786B"/>
     <w:rsid w:val="00B96251"/>
     <w:rsid w:val="00BA76BF"/>
     <w:rsid w:val="00BD0189"/>
@@ -3529,75 +3559,75 @@
     <w:rsid w:val="00EB6A7F"/>
     <w:rsid w:val="00ED56A0"/>
     <w:rsid w:val="00EE78A4"/>
     <w:rsid w:val="00F524DE"/>
     <w:rsid w:val="00F9344B"/>
     <w:rsid w:val="00FB3DD7"/>
     <w:rsid w:val="00FB4726"/>
     <w:rsid w:val="00FE518D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2056"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0DAFF40A"/>
+  <w14:docId w14:val="4A316B78"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F0A04865-6174-4C28-A560-4CD023AD0877}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3925,50 +3955,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009B0207"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="009B0207"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:numId w:val="1"/>
@@ -4220,51 +4255,51 @@
       <w:b/>
       <w:bCs/>
       <w:noProof/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:rsid w:val="00C114A4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Mitra"/>
       <w:b/>
       <w:bCs/>
       <w:noProof/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4516,53 +4551,53 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1919B9E-3842-482A-9091-CB3DB9BB1F22}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
+  <Pages>1</Pages>
   <Words>541</Words>
   <Characters>3085</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3619</CharactersWithSpaces>